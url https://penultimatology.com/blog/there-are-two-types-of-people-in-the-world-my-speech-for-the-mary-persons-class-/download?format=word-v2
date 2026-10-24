--- v0 (2026-08-30)
+++ v1 (2026-10-24)
@@ -16,51 +16,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">"There Are Two Types of People in the World" - My Speech for the Mary Persons Class of '74 50th Anniversary Reunion, September 7, 2024</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published August 2, 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Topics: Mary Persons, autobiography</w:t>
+        <w:t xml:space="preserve">Topics: Mary Persons, Autobiography</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">There are two types of people in the world, those who divide the world into two types of people and those who don’t. Of course, being an engineer, I’m one of the former. There are two types of people in the world, those who attended Mary Persons and those who didn’t. And there are two types of people who attended Mary Persons, those who are members of the Class of ’74, and those who aren’t. There are two types of our classmates, those who are here tonight and those who aren’t. Finally, there are two types of classmates with us tonight, those who are wearing our class rings, and those who aren’t. [Hold up my right hand with my MP class ring so the audience can see it.] Ladies and gentlemen, I’m proud to be gathered with you tonight, fellow members of the Mary Persons Class of ’74 and guests, to celebrate the 50th anniversary of our graduation, our golden anniversary, proud representatives of the Black and Gold.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mary Persons had, and still has, a well-deserved reputation for both academic and athletic excellence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We were blessed with some great teachers who were thoroughly knowledgeable of the subjects they taught and had the patience to explain the material so that every student could understand. We did not all have the same teachers, and I am sure that not all of us share the same opinions about those teachers, but I would like to mention a few of my favorites, those who taught me, inspired me, prepared me well for the real world, the world after high school.</w:t>
       </w:r>