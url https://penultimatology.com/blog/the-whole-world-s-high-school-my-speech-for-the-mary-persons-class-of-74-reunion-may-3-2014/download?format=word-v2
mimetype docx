--- v0 (2026-08-30)
+++ v1 (2026-10-24)
@@ -16,51 +16,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">"The Whole World's High School" - My Speech for the Mary Persons Class of '74 Reunion, May 3, 2014</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published January 15, 2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Topics: Mary Persons, autobiography</w:t>
+        <w:t xml:space="preserve">Topics: Mary Persons, Autobiography</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We are all familiar with the William Shakespeare line, “All the world’s a stage.” There is a lot of truth to that metaphor, but tonight, I want to discuss another line from another age. In an episode of “The Secret Life of the American Teenager,” Molly Ringwald’s character, Anne Juergens, says, “The whole world’s high school.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cliques, romances, best friends, allies, opponents – we learned about all of these through “on the job training” during our days at Mary Persons. Our teachers were our first level supervisors; the principal and vice principal our upper level management; the office administration and councilors were management staff.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Fortunately, we had the privilege of being students at Mary Persons High School – an outstanding high school, with excellent faculty, staff, and – most importantly – students. Then and now, Mary Persons has a well-deserved reputation for both academic and athletic excellence. What other high school could have possibly been a better training ground for that larger high school – the whole world – than Mary Persons?</w:t>
       </w:r>