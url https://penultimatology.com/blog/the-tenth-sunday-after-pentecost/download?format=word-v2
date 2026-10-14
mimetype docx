--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -16,51 +16,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Tenth Sunday after Pentecost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published August 8, 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Topics: theology, Christianity, Orthodox Christianity, Bible</w:t>
+        <w:t xml:space="preserve">Topics: Theology, Orthodox Christianity, Bible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Epistle: 1 Corinthians 4:9–16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gospel: Matthew 17:14–23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sunday: The Tenth Sunday after Pentecost</w:t>
       </w:r>