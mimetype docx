--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -9,50 +9,58 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Kenites: Abraham’s Forgotten Faithful Descendants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published August 5, 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Topics: Bible, Old Testament, Genesis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Kenites: Abraham’s Forgotten Faithful Descendants</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">One of the common assumptions Christians make when reading the Old Testament is that all of God’s faithful servants belonged to the nation of Israel. The Scriptures, however, present a broader and more fascinating picture.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Long before the Gospel was proclaimed to the Gentiles, God preserved faithful worshipers outside the line of Jacob. Among the most remarkable of these were the Kenites. Although they never became one of the twelve tribes of Israel, they were descendants of Abraham, faithful worshipers of the LORD, trusted allies of Israel, and, on several occasions, examples of faithfulness to God’s own covenant people.</w:t>
       </w:r>