--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -16,51 +16,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Eleventh Sunday after Pentecost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published August 15, 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Topics: theology, Christianity, Orthodox Christianity, Bible</w:t>
+        <w:t xml:space="preserve">Topics: Theology, Orthodox Christianity, Bible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Epistle: 1 Corinthians 9:2–12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gospel: Matthew 18:23–35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sunday: The Eleventh Sunday after Pentecost</w:t>
       </w:r>