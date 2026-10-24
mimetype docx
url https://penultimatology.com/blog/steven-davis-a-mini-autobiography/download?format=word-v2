--- v0 (2026-08-30)
+++ v1 (2026-10-24)
@@ -16,51 +16,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Steven Davis, a Mini Autobiography</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published August 4, 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Topics: autobiography, Georgia Tech, Ford, engineering</w:t>
+        <w:t xml:space="preserve">Topics: Autobiography, Georgia Tech, Ford, Engineering</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1964 New York World’s Fair</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Mama and Daddy decided the 1964 New York World’s Fair would be an excellent educational opportunity for Dear Sister and me, so that is where we went for vacation. Of course, being a Ford man, Daddy was mostly looking forward to “Ford’s Magic Skyway;” Ford had introduced the Mustang on April 17 at their exhibit, which just increased the excitement. Unfortunately, it was one of the most popular exhibits at the fair, so the line was extremely long. After some discussion, we as a family decided it would be better to visit several exhibits rather than spend our entire day waiting in line at the Ford exhibit. One of our favorites was the General Electric “Carousel of Progress,” which was later moved to Disney World where Amanda and Alyssa were able to ride it. I recall watching the gigantic US Royal tire-shaped Ferris Wheel in the distance while we ate lunch.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">That afternoon, we went to the Chrysler Exhibit where we saw a short movie about some Chrysler engineer. It was presented as an actual biography; I didn’t realize that it started with a fictionalized version of his childhood, obsessed with designing cars from the time he could crawl. It struck me that he had decided what he wanted to do with his life as a toddler; here I was, already eight years old, and I had never even considered what I wanted to be when I grew up. Designing cars looked like fun, so I decided I would be an engineer, not at Chrysler, of course, but at Ford. To do that, I needed an engineering degree; a mechanical engineering degree from Georgia Tech would be perfect! Everyone in the family that cared about such things was a Georgia Tech fan (Mama, her parents, and Daddy’s mother); meanwhile, the only sport that interested Daddy was auto racing and he, as has been previously stated, was a Ford man. It was perfect! But, when I excitedly told my parents, they responded with the 1964 equivalent of, “Yeah, right.” However, I had established my life’s goals — to get a mechanical engineering degree from Georgia Tech and to become an engineer at Ford.</w:t>
       </w:r>