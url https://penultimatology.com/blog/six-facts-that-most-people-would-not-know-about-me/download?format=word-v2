--- v0 (2026-08-30)
+++ v1 (2026-10-24)
@@ -16,51 +16,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Six Facts That Most People Would Not Know About Me</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published January 15, 2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Topics: Mary Persons, Georgia Tech, Ford, autobiography, engineer</w:t>
+        <w:t xml:space="preserve">Topics: Mary Persons, Georgia Tech, Ford, Autobiography, Engineering</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• I was watching a film at the Chrysler exhibit at the 1964 New York World’s Fair when I decided to go to Georgia Tech, become a mechanical engineer, and design cars at Ford (we were a Ford family; Chrysler would never do!).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• I worked at a grocery store in Forsyth, and later Atlanta, for six years, while I was at Mary Persons High School and at Georgia Tech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• I attended every Mary Persons football game, home and away, during the four years I was at Georgia Tech.</w:t>
       </w:r>