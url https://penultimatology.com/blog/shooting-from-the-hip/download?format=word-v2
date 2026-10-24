--- v0 (2026-08-30)
+++ v1 (2026-10-24)
@@ -16,51 +16,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Shooting from the Hip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published February 22, 2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Topics: engineer</w:t>
+        <w:t xml:space="preserve">Topics: Engineering</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">"Shooting from the hip" can mean, literally, shooting a handgun from near the hip, presumably after it is drawn from a holster, without taking time to properly grasp the handgun with both hands and aim it at the target. While it is quicker than the proper technique, it is also wildly inaccurate, which leads to the metaphorical use of the term, where it means, "taking action without proper thought or preparation."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As the title of this blog states, "i am an engineer." A fundamental process taught to all engineers is problem solving. Of course, this process is not limited to engineers; it is useful in all walks of life, whether at home or at work. There are many variations on the problem solving theme, with differing numbers of steps, but they can all be summarized in the following three steps:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Indentify and define the problem.</w:t>
       </w:r>