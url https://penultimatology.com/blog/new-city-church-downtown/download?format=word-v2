--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -16,51 +16,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">New City Church downtown</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published October 15, 2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Topics: NCCd, theology</w:t>
+        <w:t xml:space="preserve">Topics: New City Church Downtown, Theology</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I am a very traditional person. My preference is a church where the men all wear coats and ties and the women wear skirts or dresses. The congregation sings three or four hymns, accompanied by the piano and organ; we "pass the plate;" listen to the "special music" and a sermon; sing a "hymn of invitation;" have a benediction; and go home--or out to eat at our favorite "Sunday dinner" restaurant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I attend New City Church downtown (NCCd) (note that the lower case "d" in "downtown" is intentional). It is nothing like the traditional church that I prefer. It meets in the Capital Theater (Cox Capital Theater, to be politically correct), an historic (read, old) theater in downtown Macon. It has a band that plays "Contemporary Christian" music; there is no piano or organ in sight (although keyboards would make a nice addition to the band--hint, hint). Nobody wears a coat and tie; skirts and dresses are rare, although some women just have to be different. The pastor, Keith Watson, usually wears sandals and leaves his shirt un-tucked.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Why, then, do I attend NCCd? With as many churches as there are in Macon and the surrounding area, you would think that I could find one closer to my traditional tastes.</w:t>
       </w:r>