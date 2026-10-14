--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -16,51 +16,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">NCCd -- What We Believe, Part 3:  The Godhead</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published October 19, 2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Topics: NCCd, theology</w:t>
+        <w:t xml:space="preserve">Topics: New City Church Downtown, Theology</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">"What We Believe"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the Godhead</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We believe in one Triune God, eternally existing in three persons--Father, Son, and Holy Spirit--co-eternal in being, co-eternal in nature, co-equal in power and glory, having the same attributes and perfections.</w:t>
       </w:r>