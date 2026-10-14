--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -16,51 +16,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">NCCd -- What We Believe, Part 2:  The Scriptures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published October 19, 2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Topics: NCCd, theology</w:t>
+        <w:t xml:space="preserve">Topics: New City Church Downtown, Theology</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">"What We Believe"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the Scriptures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We believe the Holy Scriptures of the Old and New Testaments to be the verbally inspired word of God, the final authority for faith and life, inerrant in the original writings, infallible, and God-breathed.</w:t>
       </w:r>