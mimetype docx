--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -16,51 +16,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">NCCd -- What We Believe, Part 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published October 16, 2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Topics: NCCd, theology</w:t>
+        <w:t xml:space="preserve">Topics: New City Church Downtown, Theology</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">[The following is from the NCCd web site, under "About New City."]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the Scriptures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">We believe the Holy Scriptures of the Old and New Testaments to be the verbally inspired word of God, the final authority for faith and life, inerrant in the original writings, infallible, and God-breathed (2 Timothy 3:16, 17; 2 Peter 1:20, 21; Matthew 5:18; John 16:12, 13).</w:t>
       </w:r>