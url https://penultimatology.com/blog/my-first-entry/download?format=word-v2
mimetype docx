--- v0 (2026-08-30)
+++ v1 (2026-10-24)
@@ -16,51 +16,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">My first entry....</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published October 13, 2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Topics: about</w:t>
+        <w:t xml:space="preserve">Topics: About</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">So, this is my first entry in my new blog, i am an engineer. "What's that about?" you may ask. It's just that my being an engineer explains a lot about me: I am shy, quiet, introverted, and analyze everything. I wait for people to speak to me, not because I am rude, think I'm better than they are, or am "stuck up" -- I am too shy to speak first, don't want to bother them, and don't really know what to say in any case. It's easier to not say anything than to try to have a conversation with someone I really don't know.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:r>
         <w:separator/>
       </w:r>