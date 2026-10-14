--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -16,51 +16,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ultimatology: The Study of Last Things</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published February 14, 2018</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Topics: Bible, eschatology, Christianity, theology, end times</w:t>
+        <w:t xml:space="preserve">Topics: Bible, Eschatology, Orthodox Christianity, Theology, End Times</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">This commentary presents a partial-preterist, amillennial understanding of the last things: most New Testament tribulation prophecies were fulfilled in the events surrounding Jerusalem’s destruction in A.D. 70; Christ now reigns during the symbolic millennium; and His bodily return, the general resurrection, final judgment, and eternal state remain future.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Commentary on Revelation 1:1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The key to unlock the meaning of Revelation is found in its first verse.</w:t>
       </w:r>