--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -16,51 +16,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Job's Soliloquy on Wisdom</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published November 9, 2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Topics: Christianity, theology, Bible</w:t>
+        <w:t xml:space="preserve">Topics: Orthodox Christianity, Theology, Bible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I have been reading the book of Job; Job 28:28 is one of the most profound verses in the entire Bible.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Job 28:1 “Surely there is a mine for silver,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">and a place for gold which they refine.</w:t>
       </w:r>