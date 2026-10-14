--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -16,51 +16,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">High School Football and Christian Living</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published May 5, 2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Topics: Mary Persons, theology, Christianity, St. Innocent Orthodox Church, Bible</w:t>
+        <w:t xml:space="preserve">Topics: Mary Persons, Theology, Orthodox Christianity, St. Innocent Orthodox Church, Bible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Note: This is a slightly revised version of an article I wrote for my Sunday School newsletter in the fall of 2005. I am a member of a different church now (St. Innocent Orthodox Church), but the principals remain the same.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">As</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I write this [in the fall of 2005], the “buzz”[1]</w:t>
       </w:r>