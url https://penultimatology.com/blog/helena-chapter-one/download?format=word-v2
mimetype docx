--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -16,51 +16,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Helena — Chapter One</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published August 10, 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Topics: fiction, novel in progress, Christian nationalism, dystopia</w:t>
+        <w:t xml:space="preserve">Topics: Fiction, Novel in Progress, Christian Nationalism, Dystopian Fiction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Chapter One of Helena, a novel in progress. This work of fiction examines Christian nationalism, political power, and the corruption of religious language.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The morning sun was subdued, as if unwilling to illuminate the gray structures lining each street. Helena stepped outside, her wristband vibrating softly against her skin to signal that her daily schedule had been updated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">CITIZEN 038-751-942-608: CONFIRM ATTENDANCE BY 08:15. LATE ARRIVAL NOT PERMITTED.</w:t>
       </w:r>