--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -16,51 +16,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">First Sunday After Pentecost – The Sunday of All Saints</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published June 7, 2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Topics: theology, Christianity, St. Innocent Orthodox Church, Bible</w:t>
+        <w:t xml:space="preserve">Topics: Theology, Orthodox Christianity, St. Innocent Orthodox Church, Bible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Epistle for</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">the Sunday of All Saints is Hebrews 11:33-12:2 (WEB):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">33who, through faith subdued kingdoms, worked out</w:t>
       </w:r>