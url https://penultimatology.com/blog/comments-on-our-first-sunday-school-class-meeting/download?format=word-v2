--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -16,51 +16,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Comments on Our First Sunday School Class Meeting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published February 1, 2015</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Topics: Christianity, St. Innocent Orthodox Church, Bible</w:t>
+        <w:t xml:space="preserve">Topics: Orthodox Christianity, St. Innocent Orthodox Church, Bible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Overall, I thought our first Sunday School class meeting went well. We went past Father Theophan's decreed ending time -- 9:50 -- so I will have to do a better job of bringing the class to a close in a timely manner.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">My choice of the King James Version (KJV) for the New Testament scripture passages was not the best. The KJV was translated in 1611; the English language has changed greatly since then, so it is a difficult translation to understand for native English speakers -- despite what the "KJV Only" advocates claim. It is certainly not a good choice for those for whom English is a second language -- which includes many who attend St. Innocent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Your thoughts and recommendations are welcome.</w:t>
       </w:r>