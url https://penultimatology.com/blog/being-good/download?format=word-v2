--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -16,51 +16,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Being "Good"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published November 11, 2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Topics: NCCd, Christianity, theology, Bible</w:t>
+        <w:t xml:space="preserve">Topics: New City Church Downtown, Orthodox Christianity, Theology, Bible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Our pastor at New City Church downtown, Keith Watson, frequently says that it does not hurt God when we are evil, and does not benefit God when we are "good"; that, since God is perfect and complete in himself, he gains or looses nothing due to our action or inaction. However, this is not a point of theology that must be deduced from God's perfection; it is a point that is explicitly stated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Quote"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Job 35:6 If you have sinned, what effect do you have against him?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Quote"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If your transgressions are multiplied, what do you do to him?</w:t>
       </w:r>