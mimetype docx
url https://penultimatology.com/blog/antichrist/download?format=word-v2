--- v0 (2026-08-30)
+++ v1 (2026-10-14)
@@ -16,51 +16,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Antichrist</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published October 13, 2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Topics: eschatology, Christianity, end times, Bible</w:t>
+        <w:t xml:space="preserve">Topics: Eschatology, Orthodox Christianity, End Times, Bible</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">[Unless otherwise specified, all scripture is from the World English Bible (WEB), since it is the only modern English translation of the Bible that is in the public domain and, therefore, is free for use without restriction regardless of how much I quote.]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Recently, I heard someone speculate that one of the current candidates for president (I won’t identify which one) is the Antichrist. Over the course of history, a number of political leaders have been suggested, or accused, of being the Antichrist—Napoleon, Mussolini, Hitler, and Reagan, to name a few. Mussolini was a particularly strong candidate, because he fit the myth that the Antichrist had to be an Italian, a descendant of the Romans.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">I think that we can safely say that none of these, nor any other recent or current world leader, is the Antichrist. And I think that we can safely debunk the myth of an Antichrist who will rule the world during some future Great Tribulation that will occur just prior to the Second Coming of Christ, either before or after the Rapture. Rather than basing our beliefs on popular books and sermons on the end times, I propose that we focus on what the Bible says about the subject. And take the footnotes in your “Study Bible” with a grain of salt—many have been written to promote a particular point of view on the subject, and serve to distort what the Bible says rather than clarify it.</w:t>
       </w:r>