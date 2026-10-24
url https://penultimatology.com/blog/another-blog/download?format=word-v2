--- v0 (2026-08-30)
+++ v1 (2026-10-24)
@@ -16,51 +16,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Another Blog</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published October 13, 2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Topics: about</w:t>
+        <w:t xml:space="preserve">Topics: About</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">You may have noticed that I have started another blog, Yellow Jacket, even though I had only posted one entry to this blog. Why? One of my interests is Georgia Tech football; I plan to devote that blog to football in general and GT football in particular. It won't be solely devoted to "football as a sport," though; it will also deal with "football as a metaphor for life." Check it out; you might enjoy it. Or not.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:r>
         <w:separator/>
       </w:r>