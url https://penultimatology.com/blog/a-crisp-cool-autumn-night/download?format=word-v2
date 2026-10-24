--- v0 (2026-08-30)
+++ v1 (2026-10-24)
@@ -9,50 +9,58 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Crisp, Cool Autumn Night</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published February 14, 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Subtitle"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Topics: Fiction, Short Story</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It was a crisp, cool autumn night, the last day in October. She hurried down the moonlit trail, unconcerned about the events of late. Ben had asked her to meet him in the park where they could be alone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Oh, Ben! The very thought of Ben sent shivers down her spine. So handsome! So charming! And he had taken an interest in her!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Her best friend, Meagan, had warned her about Ben. “He’ll love you and leave you,” she had said, “he’ll break your heart.” But Meagan was just jealous; Ben was interested in her, not Meagan.</w:t>
       </w:r>