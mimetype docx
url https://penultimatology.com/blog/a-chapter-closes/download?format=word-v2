--- v0 (2026-08-30)
+++ v1 (2026-10-24)
@@ -16,51 +16,51 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">A Chapter Closes</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Published August 12, 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Subtitle"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Topics: Alyssa</w:t>
+        <w:t xml:space="preserve">Topics: Alyssa Davis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">It’s been a bittersweet day. I turned in Alyssa’s keys to her apartment in Atlanta, officially ending her seven years living there. She’d actually moved to Arkansas a couple of weeks ago, so it was just me today. I thought I’d make it a special occasion, visiting some of the places we used to go.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">First, I went by her apartment as if to get her. Then, I drove to the former location of Sprouts in Sandy Springs, our favorite grocery store. It’s a Trader Joe’s now. I went inside, but didn’t stay long and didn’t buy anything.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Normal"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Next, I went by her apartment. I took one last picture of her door. Back during the pandemic, I’d make monthly no contact care package deliveries and take a picture of Alyssa standing outside the door, so the rest of the family could see her, too.</w:t>
       </w:r>